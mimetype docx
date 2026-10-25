--- v0 (2025-11-03)
+++ v1 (2026-10-25)
@@ -2,65 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="573FD0C4" w14:textId="5E303B03" w:rsidR="00D204C6" w:rsidRPr="005A5A45" w:rsidRDefault="005A5A45" w:rsidP="00721A0C">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005A5A45">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>Институт за нуклеарне науке „Винча“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B54D76D" w14:textId="1924324A" w:rsidR="005A5A45" w:rsidRPr="005A5A45" w:rsidRDefault="005A5A45" w:rsidP="00721A0C">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5A45">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
@@ -486,59 +484,57 @@
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="009B3B64" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>личности</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B3B64" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>од</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B3B64" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>стране</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B3B64" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1001,51 +997,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D2D88A" w14:textId="68EF1DD7" w:rsidR="006B2FEB" w:rsidRPr="000121BB" w:rsidRDefault="005A5A45" w:rsidP="00B606D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ИЗЈАВУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F26E031" w14:textId="02A577B6" w:rsidR="006018B8" w:rsidRPr="000121BB" w:rsidRDefault="005A5A45" w:rsidP="0026236E">
+    <w:p w14:paraId="1F26E031" w14:textId="7B61A903" w:rsidR="006018B8" w:rsidRPr="000121BB" w:rsidRDefault="005A5A45" w:rsidP="0026236E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Изјављујем</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007C7761" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2354,77 +2350,77 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>школску</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006018B8" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="001D568A" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0089381B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006018B8" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00B44708" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="0089381B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00587054" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006018B8" w:rsidRPr="000121BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>годину</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC7D0E" w:rsidRPr="000121BB">
@@ -4207,133 +4203,133 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>потпис</w:t>
             </w:r>
             <w:r w:rsidR="009B3B64" w:rsidRPr="001D568A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="336D5FA3" w14:textId="2A50E5E8" w:rsidR="00FB24F4" w:rsidRPr="005A5A45" w:rsidRDefault="00FB24F4" w:rsidP="005A5A45">
+    <w:p w14:paraId="336D5FA3" w14:textId="2A50E5E8" w:rsidR="00FB24F4" w:rsidRPr="005A5A45" w:rsidRDefault="00FB24F4" w:rsidP="0089381B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FB24F4" w:rsidRPr="005A5A45">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Franklin Gothic Book">
-    <w:altName w:val="Franklin Gothic Book"/>
+    <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E24223A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15A2307E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="lan"/>
       <w:lvlText w:val="Član %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="lan2"/>
@@ -4582,113 +4578,113 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B3B64"/>
     <w:rsid w:val="000121BB"/>
     <w:rsid w:val="000B2270"/>
     <w:rsid w:val="000B473A"/>
     <w:rsid w:val="000D71AF"/>
     <w:rsid w:val="001049CA"/>
     <w:rsid w:val="00166428"/>
     <w:rsid w:val="001D568A"/>
     <w:rsid w:val="00225302"/>
     <w:rsid w:val="00235973"/>
     <w:rsid w:val="0026236E"/>
     <w:rsid w:val="0028157A"/>
     <w:rsid w:val="002900DA"/>
     <w:rsid w:val="002D6C07"/>
     <w:rsid w:val="002E2833"/>
     <w:rsid w:val="00347E49"/>
     <w:rsid w:val="003C12EA"/>
     <w:rsid w:val="003E590E"/>
     <w:rsid w:val="004074F3"/>
     <w:rsid w:val="00440318"/>
     <w:rsid w:val="00446C4F"/>
     <w:rsid w:val="00447900"/>
     <w:rsid w:val="004544DC"/>
     <w:rsid w:val="00476FEE"/>
     <w:rsid w:val="004E1BCD"/>
     <w:rsid w:val="00515899"/>
-    <w:rsid w:val="00584567"/>
     <w:rsid w:val="00587054"/>
     <w:rsid w:val="005912A8"/>
     <w:rsid w:val="005A5A45"/>
     <w:rsid w:val="005E2066"/>
     <w:rsid w:val="005E7070"/>
     <w:rsid w:val="006011D2"/>
     <w:rsid w:val="006018B8"/>
     <w:rsid w:val="0063481D"/>
     <w:rsid w:val="0067313B"/>
     <w:rsid w:val="006932CE"/>
     <w:rsid w:val="006B2FEB"/>
     <w:rsid w:val="00721A0C"/>
     <w:rsid w:val="00734C00"/>
     <w:rsid w:val="00746190"/>
     <w:rsid w:val="00746B28"/>
     <w:rsid w:val="00790639"/>
     <w:rsid w:val="007A329F"/>
     <w:rsid w:val="007C7761"/>
     <w:rsid w:val="00863A3B"/>
     <w:rsid w:val="00872546"/>
     <w:rsid w:val="00884E94"/>
+    <w:rsid w:val="0089381B"/>
     <w:rsid w:val="008F2FF7"/>
     <w:rsid w:val="00940B4E"/>
     <w:rsid w:val="00990312"/>
     <w:rsid w:val="009A32A6"/>
     <w:rsid w:val="009A3B19"/>
     <w:rsid w:val="009B3B64"/>
     <w:rsid w:val="009D28CF"/>
     <w:rsid w:val="00A041DE"/>
     <w:rsid w:val="00A845A5"/>
     <w:rsid w:val="00A86906"/>
     <w:rsid w:val="00AA54F4"/>
     <w:rsid w:val="00AB2CE0"/>
     <w:rsid w:val="00AC1646"/>
     <w:rsid w:val="00B00A8D"/>
     <w:rsid w:val="00B136B6"/>
     <w:rsid w:val="00B13B6C"/>
     <w:rsid w:val="00B44708"/>
     <w:rsid w:val="00B50628"/>
     <w:rsid w:val="00B606D3"/>
     <w:rsid w:val="00B6232E"/>
     <w:rsid w:val="00B95FEB"/>
     <w:rsid w:val="00BA0117"/>
     <w:rsid w:val="00BC2CF3"/>
     <w:rsid w:val="00C02600"/>
     <w:rsid w:val="00C06A62"/>
@@ -4721,61 +4717,61 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E31061C"/>
   <w15:docId w15:val="{7EA40051-5650-4EBB-AAC6-3DE18F1D41E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4837,101 +4833,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
@@ -5107,50 +5100,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF1721"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-029"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FF1721"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
@@ -5475,51 +5469,51 @@
     <w:rsid w:val="00C14BB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-029"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A041DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-029"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1932544228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -5832,65 +5826,59 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DE289C35EBCD7245A52D2F11A7E99DC4" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="59395a416060609cd76717ddc2fb8cb0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="29820854-2437-47c6-95f9-d895837d2d9d" xmlns:ns4="934a283b-b912-454f-a3fd-85f62b6d5080" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1ffca540a9a6c5eb33cc9c8fff297fea" ns3:_="" ns4:_="">
     <xsd:import namespace="29820854-2437-47c6-95f9-d895837d2d9d"/>
     <xsd:import namespace="934a283b-b912-454f-a3fd-85f62b6d5080"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6069,82 +6057,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1019F063-4F2E-4F23-B8EB-BA700379CA26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE917D6-B979-40AF-A5EB-5F569D9C5345}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="29820854-2437-47c6-95f9-d895837d2d9d"/>
     <ds:schemaRef ds:uri="934a283b-b912-454f-a3fd-85f62b6d5080"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15551EB2-AB59-43D3-9C65-12DC0B34F6A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>308</Words>
   <Characters>1757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>